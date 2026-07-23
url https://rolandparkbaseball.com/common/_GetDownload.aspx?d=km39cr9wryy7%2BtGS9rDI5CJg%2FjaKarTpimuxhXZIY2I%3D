--- v0 (2026-05-30)
+++ v1 (2026-07-23)
@@ -1,127 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\RPBL Spring 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\RPBL Spring 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E08FF91-FD8C-4CE1-A7AF-D4B75B38AEE1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33FE28E5-048E-498C-90F9-B471A3A02496}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{ABC7250B-2971-4BB2-ABCF-653A282EF35F}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="16">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Head Coach</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
-    <t>Flyers</t>
-[...1 lines deleted...]
-  <si>
     <t>Hoyas</t>
   </si>
   <si>
     <t>Jets</t>
   </si>
   <si>
-    <t>League Coordinator: Brad Lamont</t>
-[...20 lines deleted...]
-    <t>billy@thebeadlegroup.com; tesloane@aol.com</t>
+    <t>Cubs</t>
+  </si>
+  <si>
+    <t>Chris Lyon</t>
+  </si>
+  <si>
+    <t>christopherjlyon@live.com</t>
+  </si>
+  <si>
+    <t>Matthew Fischer</t>
+  </si>
+  <si>
+    <t>matt.erik.fischer@gmail.com</t>
+  </si>
+  <si>
+    <t>Ziad Amer</t>
+  </si>
+  <si>
+    <t>ziadamer94@gmail.com</t>
+  </si>
+  <si>
+    <t>League Coordinator: Matt Fischer</t>
+  </si>
+  <si>
+    <t>Background Checks</t>
+  </si>
+  <si>
+    <t>x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -245,64 +248,70 @@
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -612,195 +621,208 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ziadamer94@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.erik.fischer@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mdlardner@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brad@rocksolidbuildersonline.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.erik.fischer@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ziadamer94@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christopherjlyon@live.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matt.erik.fischer@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B1A579A-C88C-4189-9DD6-3CC0E911DB0A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D25"/>
+  <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4:C5"/>
+      <selection activeCell="E1" sqref="E1:E1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="28.6640625" customWidth="1"/>
     <col min="2" max="2" width="22.33203125" customWidth="1"/>
     <col min="3" max="3" width="43.33203125" style="5" customWidth="1"/>
     <col min="4" max="4" width="46.88671875" style="6" customWidth="1"/>
+    <col min="5" max="5" width="18.109375" style="8" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="1" customFormat="1" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
+      <c r="E1" s="7" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:4" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="16">
+    <row r="2" spans="1:5" ht="21.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="18">
         <v>1</v>
       </c>
-      <c r="B2" s="14" t="s">
+      <c r="B2" s="16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E2" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="19"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+    </row>
+    <row r="4" spans="1:5" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="18">
+        <v>2</v>
+      </c>
+      <c r="B4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="C4" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="9" t="s">
-        <v>14</v>
+      <c r="D4" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="3" spans="1:4" ht="15" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="D3" s="8"/>
+    <row r="5" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="19"/>
+      <c r="B5" s="17"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
     </row>
-    <row r="4" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B4" s="14" t="s">
+    <row r="6" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="16">
+        <v>3</v>
+      </c>
+      <c r="B6" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="7" t="s">
+      <c r="C6" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="17"/>
+      <c r="B7" s="17"/>
+      <c r="C7" s="10"/>
+      <c r="D7" s="10"/>
+    </row>
+    <row r="8" spans="1:5" ht="20.7" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B8" s="13"/>
+      <c r="C8" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="D4" s="9" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D8" s="15"/>
     </row>
-    <row r="5" spans="1:4" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...42 lines deleted...]
-    <row r="16" spans="1:4" ht="25.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="9" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="10" spans="1:5" ht="23.7" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="11" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="12" spans="1:5" ht="27" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="13" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:5" ht="19.2" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:5" ht="10.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="16" spans="1:5" ht="25.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="17" ht="12.45" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="18" ht="20.7" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="19" ht="12" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="20" ht="31.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="21" ht="12.45" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="22" ht="20.7" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="23" ht="16.95" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="24" ht="16.2" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="25" ht="20.7" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C4:C5"/>
     <mergeCell ref="D4:D5"/>
     <mergeCell ref="C6:C7"/>
     <mergeCell ref="D6:D7"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:B7"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D2" r:id="rId1" display="mdlardner@gmail.com" xr:uid="{3CE00A17-F5DF-48DA-933E-4B92415A815C}"/>
-[...2 lines deleted...]
-    <hyperlink ref="C8" r:id="rId4" xr:uid="{CE1A194D-859B-460B-A6EA-01D30B6E99AB}"/>
+    <hyperlink ref="D2" r:id="rId1" xr:uid="{3CE00A17-F5DF-48DA-933E-4B92415A815C}"/>
+    <hyperlink ref="D6" r:id="rId2" xr:uid="{305E551D-D053-4AA4-B759-CA59C7679126}"/>
+    <hyperlink ref="C8" r:id="rId3" xr:uid="{CE1A194D-859B-460B-A6EA-01D30B6E99AB}"/>
+    <hyperlink ref="D4" r:id="rId4" xr:uid="{895712F0-A514-4E2C-A29C-80A581296BC3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="86" orientation="landscape" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>